--- v2 (2026-08-05)
+++ v3 (2026-11-03)
@@ -636,51 +636,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Department, Faculty, University, City, Country</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26E807C1" w14:textId="77777777" w:rsidR="009911DF" w:rsidRPr="00512960" w:rsidRDefault="009911DF" w:rsidP="00C5335A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="651"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67CD7B93" w14:textId="4328491A" w:rsidR="00F93C3E" w:rsidRPr="00F93C3E" w:rsidRDefault="00F93C3E" w:rsidP="00224249">
+    <w:p w14:paraId="67CD7B93" w14:textId="028CB5B7" w:rsidR="00F93C3E" w:rsidRPr="00F93C3E" w:rsidRDefault="00F93C3E" w:rsidP="003E730A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="00B050"/>
         </w:pBdr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>تاريخ الاستلام:</w:t>
@@ -718,60 +718,60 @@
         </w:rPr>
         <w:t>-0</w:t>
       </w:r>
       <w:r w:rsidR="0005048A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93C3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00224249">
+      <w:r w:rsidR="003E730A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93C3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>تاريخ القبول:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93C3E">
         <w:rPr>
@@ -806,60 +806,60 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="0005048A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93C3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00237897">
+      <w:r w:rsidR="003E730A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93C3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">، </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>تاريخ النشر:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93C3E">
         <w:rPr>
@@ -894,60 +894,60 @@
         </w:rPr>
         <w:t>-0</w:t>
       </w:r>
       <w:r w:rsidR="0005048A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93C3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="00237897">
+      <w:r w:rsidR="003E730A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00F93C3E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D86215" w14:textId="66C08875" w:rsidR="002707AA" w:rsidRPr="002707AA" w:rsidRDefault="002707AA" w:rsidP="002707AA">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US" w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
@@ -2799,61 +2799,61 @@
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00294996" w:rsidRPr="00512960" w:rsidSect="00C27D1C">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1701" w:bottom="1134" w:left="1134" w:header="567" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="435"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C100B93" w14:textId="77777777" w:rsidR="006E23AD" w:rsidRDefault="006E23AD">
+    <w:p w14:paraId="41011C59" w14:textId="77777777" w:rsidR="004D116C" w:rsidRDefault="004D116C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22E66C82" w14:textId="77777777" w:rsidR="006E23AD" w:rsidRDefault="006E23AD">
+    <w:p w14:paraId="149E288A" w14:textId="77777777" w:rsidR="004D116C" w:rsidRDefault="004D116C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2884,51 +2884,51 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="0A6AE9C4" w14:textId="77777777" w:rsidR="000C19AE" w:rsidRDefault="000C19AE">
+  <w:p w14:paraId="75B3844D" w14:textId="77777777" w:rsidR="00767298" w:rsidRDefault="00767298">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:tbl>
     <w:tblPr>
       <w:bidiVisual/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblInd w:w="-164" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="72" w:type="dxa"/>
         <w:left w:w="115" w:type="dxa"/>
         <w:bottom w:w="72" w:type="dxa"/>
         <w:right w:w="115" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8181"/>
       <w:gridCol w:w="891"/>
@@ -3015,350 +3015,377 @@
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00B050"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:rtl/>
               <w:lang w:bidi="ar-DZ"/>
             </w:rPr>
             <w:t xml:space="preserve">جامعة الزيتونة - </w:t>
           </w:r>
           <w:r w:rsidR="00C27D1C" w:rsidRPr="009F4FF4">
             <w:rPr>
               <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00B050"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:rtl/>
               <w:lang w:bidi="ar-DZ"/>
             </w:rPr>
             <w:t>ليبيا</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="2F1FB673" w14:textId="19B6537B" w:rsidR="00CD6D47" w:rsidRPr="00C27D1C" w:rsidRDefault="00512960" w:rsidP="000C19AE">
+        <w:p w14:paraId="2F1FB673" w14:textId="52DE5AB8" w:rsidR="00CD6D47" w:rsidRPr="00C27D1C" w:rsidRDefault="00767298" w:rsidP="003E730A">
           <w:pPr>
             <w:bidi/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:bidi="ar-DZ"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="009F4FF4">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00B050"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB" w:bidi="ar-DZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
             <w:t>871X</w:t>
           </w:r>
-          <w:r w:rsidR="00CD6D47" w:rsidRPr="009F4FF4">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00B050"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:rtl/>
               <w:lang w:bidi="ar-DZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t>-</w:t>
+            <w:t>-2707</w:t>
           </w:r>
-          <w:r w:rsidRPr="009F4FF4">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:lang w:bidi="ar-DZ"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>- E-ISSN:</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00B050"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:rtl/>
               <w:lang w:bidi="ar-DZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t>2707</w:t>
+            <w:t xml:space="preserve"> المجلد </w:t>
           </w:r>
-          <w:r w:rsidR="00CD6D47" w:rsidRPr="009F4FF4">
+          <w:r w:rsidR="003E730A">
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
-[...11 lines deleted...]
-              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00B050"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:rtl/>
               <w:lang w:bidi="ar-DZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">الحادي </w:t>
           </w:r>
-          <w:r w:rsidR="000C19AE">
+          <w:r w:rsidR="003E730A">
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00B050"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:rtl/>
               <w:lang w:bidi="ar-DZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t xml:space="preserve"> المج</w:t>
+            <w:t>ع</w:t>
           </w:r>
-          <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-          <w:r w:rsidR="000C19AE">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00B050"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:rtl/>
               <w:lang w:bidi="ar-DZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t xml:space="preserve">لد العاشر ، الإصدار الثاني ، </w:t>
+            <w:t xml:space="preserve">شر ، الإصدار </w:t>
           </w:r>
-          <w:r w:rsidR="00CD6D47" w:rsidRPr="009F4FF4">
+          <w:r w:rsidR="003E730A">
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00B050"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:rtl/>
               <w:lang w:bidi="ar-DZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t>العدد</w:t>
+            <w:t>الأول</w:t>
           </w:r>
-          <w:r w:rsidRPr="009F4FF4">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00B050"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:rtl/>
               <w:lang w:bidi="ar-DZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t xml:space="preserve"> </w:t>
+            <w:t xml:space="preserve">، العدد </w:t>
           </w:r>
-          <w:r w:rsidR="00AB32E8">
+          <w:r w:rsidR="003E730A">
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00B050"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:rtl/>
               <w:lang w:bidi="ar-DZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t>العشرون</w:t>
+            <w:t>الواحد و</w:t>
           </w:r>
-          <w:r w:rsidR="00CD6D47" w:rsidRPr="009F4FF4">
+          <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00B050"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:rtl/>
               <w:lang w:bidi="ar-DZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t xml:space="preserve">، السنة: </w:t>
+            <w:t xml:space="preserve">العشرون، السنة: </w:t>
           </w:r>
-          <w:r w:rsidR="00224249">
+          <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+          <w:bookmarkEnd w:id="0"/>
+          <w:r>
             <w:rPr>
-              <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi" w:hint="cs"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00B050"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:rtl/>
               <w:lang w:bidi="ar-DZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t>2026م</w:t>
+            <w:t>202</w:t>
           </w:r>
-          <w:r w:rsidR="000C19AE">
+          <w:r w:rsidR="003E730A">
             <w:rPr>
-              <w:rFonts w:hint="cs"/>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="cs"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="00B050"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
               <w:rtl/>
               <w:lang w:bidi="ar-DZ"/>
+              <w14:ligatures w14:val="none"/>
             </w:rPr>
-            <w:t>.</w:t>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="00B050"/>
+              <w:sz w:val="20"/>
+              <w:szCs w:val="20"/>
+              <w:rtl/>
+              <w:lang w:bidi="ar-DZ"/>
+              <w14:ligatures w14:val="none"/>
+            </w:rPr>
+            <w:t>م.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="491" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="C0504D"/>
           </w:tcBorders>
           <w:shd w:val="clear" w:color="auto" w:fill="00B050"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="6EA726A7" w14:textId="77777777" w:rsidR="00CD6D47" w:rsidRPr="00512960" w:rsidRDefault="00CD6D47" w:rsidP="0004687C">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FFFFFF"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0004687C">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="0004687C">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
             </w:rPr>
             <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
           </w:r>
           <w:r w:rsidRPr="0004687C">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="000C19AE">
+          <w:r w:rsidR="003E730A">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="0004687C">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="FFFFFF" w:themeColor="background1"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3B842AEB" w14:textId="77777777" w:rsidR="00CD6D47" w:rsidRPr="009B0DDF" w:rsidRDefault="00CD6D47" w:rsidP="00CD6D47">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5692"/>
       </w:tabs>
       <w:bidi/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="7A02E9C2" w14:textId="77777777" w:rsidR="000C19AE" w:rsidRDefault="000C19AE">
+  <w:p w14:paraId="1EB9F1F8" w14:textId="77777777" w:rsidR="00767298" w:rsidRDefault="00767298">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="517533BC" w14:textId="77777777" w:rsidR="006E23AD" w:rsidRDefault="006E23AD">
+    <w:p w14:paraId="04AAA376" w14:textId="77777777" w:rsidR="004D116C" w:rsidRDefault="004D116C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18E26561" w14:textId="77777777" w:rsidR="006E23AD" w:rsidRDefault="006E23AD">
+    <w:p w14:paraId="391D5559" w14:textId="77777777" w:rsidR="004D116C" w:rsidRDefault="004D116C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="53F8C7E4" w14:textId="77777777" w:rsidR="000C19AE" w:rsidRDefault="000C19AE">
+  <w:p w14:paraId="0728F864" w14:textId="77777777" w:rsidR="00767298" w:rsidRDefault="00767298">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="0F903D96" w14:textId="1D43BB13" w:rsidR="00306F4F" w:rsidRPr="009F4FF4" w:rsidRDefault="002707AA" w:rsidP="009F4FF4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
       <w:bidi/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="00B050"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
@@ -3368,51 +3395,51 @@
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="00B050"/>
         <w:rtl/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>مجلة بحوث الاتصال</w:t>
     </w:r>
     <w:r w:rsidRPr="009F4FF4">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="00B050"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> (Journal of Communication Research) </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="2E27DC52" w14:textId="77777777" w:rsidR="000C19AE" w:rsidRDefault="000C19AE">
+  <w:p w14:paraId="01CFC4EA" w14:textId="77777777" w:rsidR="00767298" w:rsidRDefault="00767298">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="0C6E06EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A128FA12"/>
     <w:lvl w:ilvl="0" w:tplc="1A60442C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
@@ -3780,101 +3807,103 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDY2tDQxNDE0Nbc0MzazNDJQ0lEKTi0uzszPAykwrAUAioxQQiwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00341308"/>
     <w:rsid w:val="00002323"/>
     <w:rsid w:val="00011F6A"/>
     <w:rsid w:val="00015B5B"/>
     <w:rsid w:val="00044966"/>
     <w:rsid w:val="0004687C"/>
     <w:rsid w:val="0005048A"/>
     <w:rsid w:val="000763D7"/>
-    <w:rsid w:val="000C19AE"/>
     <w:rsid w:val="000F0530"/>
     <w:rsid w:val="001328AF"/>
     <w:rsid w:val="00175F62"/>
     <w:rsid w:val="00180369"/>
     <w:rsid w:val="001B28CC"/>
     <w:rsid w:val="001C17FC"/>
     <w:rsid w:val="001D386C"/>
     <w:rsid w:val="00224249"/>
     <w:rsid w:val="00237897"/>
     <w:rsid w:val="002707AA"/>
     <w:rsid w:val="00281E55"/>
     <w:rsid w:val="00294996"/>
     <w:rsid w:val="002C653C"/>
     <w:rsid w:val="00306F4F"/>
     <w:rsid w:val="00341308"/>
     <w:rsid w:val="00364E73"/>
     <w:rsid w:val="00372BE9"/>
     <w:rsid w:val="003B1808"/>
     <w:rsid w:val="003B5D63"/>
+    <w:rsid w:val="003E730A"/>
     <w:rsid w:val="004412CC"/>
+    <w:rsid w:val="004D116C"/>
     <w:rsid w:val="00504C9F"/>
     <w:rsid w:val="00512960"/>
     <w:rsid w:val="005150AA"/>
     <w:rsid w:val="005158B6"/>
     <w:rsid w:val="0057343C"/>
     <w:rsid w:val="00575A86"/>
     <w:rsid w:val="005A7B39"/>
     <w:rsid w:val="005B35CF"/>
     <w:rsid w:val="005D7424"/>
     <w:rsid w:val="005E056D"/>
     <w:rsid w:val="00633811"/>
     <w:rsid w:val="00657DCD"/>
     <w:rsid w:val="006853FC"/>
     <w:rsid w:val="00692630"/>
     <w:rsid w:val="00692A3E"/>
     <w:rsid w:val="006B7DBA"/>
     <w:rsid w:val="006D668E"/>
-    <w:rsid w:val="006E23AD"/>
     <w:rsid w:val="007050E8"/>
     <w:rsid w:val="00715E3A"/>
     <w:rsid w:val="00752F27"/>
+    <w:rsid w:val="00767298"/>
     <w:rsid w:val="007B268F"/>
     <w:rsid w:val="007F0542"/>
     <w:rsid w:val="00822E3B"/>
     <w:rsid w:val="00857B3B"/>
     <w:rsid w:val="0086353C"/>
     <w:rsid w:val="008745B8"/>
     <w:rsid w:val="00884947"/>
     <w:rsid w:val="008A0D27"/>
     <w:rsid w:val="008E3E2C"/>
+    <w:rsid w:val="00926D2C"/>
     <w:rsid w:val="00936796"/>
     <w:rsid w:val="009911DF"/>
     <w:rsid w:val="009C754D"/>
     <w:rsid w:val="009F4FF4"/>
     <w:rsid w:val="00A278B0"/>
     <w:rsid w:val="00AA08A5"/>
     <w:rsid w:val="00AB32E8"/>
     <w:rsid w:val="00AE2F6B"/>
     <w:rsid w:val="00AF33A7"/>
     <w:rsid w:val="00B132AE"/>
     <w:rsid w:val="00B3019B"/>
     <w:rsid w:val="00C24037"/>
     <w:rsid w:val="00C27D1C"/>
     <w:rsid w:val="00C5335A"/>
     <w:rsid w:val="00CD6D47"/>
     <w:rsid w:val="00DD64D4"/>
     <w:rsid w:val="00DF3198"/>
     <w:rsid w:val="00DF3534"/>
     <w:rsid w:val="00E14B60"/>
     <w:rsid w:val="00E26E51"/>
     <w:rsid w:val="00E27482"/>
     <w:rsid w:val="00E36B37"/>
     <w:rsid w:val="00E40215"/>
     <w:rsid w:val="00E827C3"/>
     <w:rsid w:val="00F4796B"/>
@@ -4953,51 +4982,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3A76167-EB81-4229-A4C7-2C9DB11372DE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A742B55-4195-4D3A-8DA1-3DF147AD5525}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>441</Words>
   <Characters>2516</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>